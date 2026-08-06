--- v0 (2026-03-20)
+++ v1 (2026-08-06)
@@ -1,86 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\Equipes\GBOS\PROJETS_CONTINUS\ONAB\1-Admin_ONAB\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\cgrohs\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F67D971F-D880-427F-932F-AEBB34853F42}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{65A8C316-74EE-494D-B0A2-463687DCF64B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{675DC97F-B794-45F2-BD4B-04F72A58710A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{675DC97F-B794-45F2-BD4B-04F72A58710A}"/>
   </bookViews>
   <sheets>
-    <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
+    <sheet name="ONAB" sheetId="1" r:id="rId1"/>
+    <sheet name="Génétique inverse" sheetId="2" r:id="rId2"/>
+    <sheet name="Découvertes d'autres équipes" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="228">
   <si>
     <t>Anomalie</t>
   </si>
   <si>
     <t>Race</t>
   </si>
   <si>
     <t>Localisation/Gène</t>
   </si>
   <si>
     <t>Chromosome</t>
   </si>
   <si>
     <t>Année</t>
   </si>
   <si>
     <t>OMIA ref.</t>
   </si>
   <si>
     <t>DOI</t>
   </si>
   <si>
     <t>Syndactylie</t>
   </si>
   <si>
@@ -323,412 +329,1370 @@
   <si>
     <t>SLC25A46</t>
   </si>
   <si>
     <t>BTA07</t>
   </si>
   <si>
     <t>002150-9913</t>
   </si>
   <si>
     <t>doi.org/10.1371/journal.pgen.1006597</t>
   </si>
   <si>
     <t>Ataxie progressive</t>
   </si>
   <si>
     <t>KIF1C</t>
   </si>
   <si>
     <t>000527-9913</t>
   </si>
   <si>
     <t>doi.org/10.1371/journal.pgen.1007550</t>
   </si>
   <si>
-    <t>Lethalié embryonnairey HH6</t>
-[...2 lines deleted...]
-    <t>SDE2</t>
+    <t>Dysplasie ectodermique anhidrotique</t>
+  </si>
+  <si>
+    <t>EDA-XIST</t>
+  </si>
+  <si>
+    <t>BTAX</t>
+  </si>
+  <si>
+    <t>000543-9615</t>
+  </si>
+  <si>
+    <t>doi: 10.1186/s12864-019-6087-1</t>
+  </si>
+  <si>
+    <t>Hernie de la ligne blanche</t>
+  </si>
+  <si>
+    <t>doi: 10.1111/age.13179</t>
+  </si>
+  <si>
+    <t>Palais fendu</t>
+  </si>
+  <si>
+    <t>Limousine</t>
+  </si>
+  <si>
+    <t>MYH1</t>
+  </si>
+  <si>
+    <t>002590-9913</t>
+  </si>
+  <si>
+    <t>doi.org/10.1186/s12711-022-00762-2</t>
+  </si>
+  <si>
+    <t>Epydermolyse bulleuse jonctionnelle</t>
+  </si>
+  <si>
+    <t>ITGA6</t>
+  </si>
+  <si>
+    <t>002718-9913</t>
+  </si>
+  <si>
+    <t>doi: 10.1186/s12711-023-00814-1</t>
+  </si>
+  <si>
+    <t>Tronc Artériel Commun</t>
+  </si>
+  <si>
+    <t>GATA6</t>
+  </si>
+  <si>
+    <t>BTA24</t>
+  </si>
+  <si>
+    <t>002559-9913</t>
+  </si>
+  <si>
+    <t>doi.org/10.3168/jds.2022-22365</t>
+  </si>
+  <si>
+    <t>Translocation réciproque BTA26-29</t>
+  </si>
+  <si>
+    <t>BTA26-29</t>
+  </si>
+  <si>
+    <t>002558-9913</t>
+  </si>
+  <si>
+    <t>doi.org/10.1186/s12711-024-00909-3</t>
+  </si>
+  <si>
+    <t>NOA1</t>
+  </si>
+  <si>
+    <t>BTA06</t>
+  </si>
+  <si>
+    <t>002874-9913</t>
+  </si>
+  <si>
+    <t>doi: 10.1186/s13059-024-03384-7</t>
+  </si>
+  <si>
+    <t>Alopécie</t>
+  </si>
+  <si>
+    <t>RFC5</t>
+  </si>
+  <si>
+    <t>BTA17</t>
+  </si>
+  <si>
+    <t>002873-9913</t>
+  </si>
+  <si>
+    <t>Déficit de rétention intestinale des lymphocytes chez le bovin (BLIRD)</t>
+  </si>
+  <si>
+    <t>Holstein</t>
+  </si>
+  <si>
+    <t>ITGB7</t>
+  </si>
+  <si>
+    <t>002872-9913</t>
+  </si>
+  <si>
+    <t>Chondrodysplasie rhizomelique ponctuée</t>
+  </si>
+  <si>
+    <t>Aubrac</t>
+  </si>
+  <si>
+    <t>GNPAT</t>
+  </si>
+  <si>
+    <t>BTA18</t>
+  </si>
+  <si>
+    <t>002958-9913</t>
+  </si>
+  <si>
+    <t>doi.org/10.1186/s12711-025-00969-z</t>
+  </si>
+  <si>
+    <t>Bazadaise</t>
+  </si>
+  <si>
+    <t>PEX7</t>
+  </si>
+  <si>
+    <t>BTA09</t>
+  </si>
+  <si>
+    <t>002973-9913</t>
+  </si>
+  <si>
+    <t>doi: 10.1111/age.70035</t>
+  </si>
+  <si>
+    <t>Anophtalmie parmi les veaux déficients en NOA1</t>
+  </si>
+  <si>
+    <t>doi.org/10.1111/age.70058</t>
+  </si>
+  <si>
+    <t>Veaux Paillassons et léthalité périnatale</t>
+  </si>
+  <si>
+    <t>Blonde d'Aquitaine</t>
+  </si>
+  <si>
+    <t>EGFR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">003037-9913 </t>
+  </si>
+  <si>
+    <t>doi.org/10.1186/s12917-025-05225-6</t>
+  </si>
+  <si>
+    <t>SLC37A2</t>
+  </si>
+  <si>
+    <t>BTA29</t>
+  </si>
+  <si>
+    <t>001828-9913</t>
+  </si>
+  <si>
+    <t>doi: 10.1371/journal.pone.0065550</t>
+  </si>
+  <si>
+    <t>Léthalité embryonnaire MH2</t>
+  </si>
+  <si>
+    <t>Léthalité embryonnaire HH4</t>
+  </si>
+  <si>
+    <t>GART</t>
+  </si>
+  <si>
+    <t>001826-9913</t>
+  </si>
+  <si>
+    <t>Léthalité embryonnaire HH6</t>
+  </si>
+  <si>
+    <t>SED2</t>
   </si>
   <si>
     <t>BTA16</t>
   </si>
   <si>
+    <t>doi: 10.3168/jds.2017-14119</t>
+  </si>
+  <si>
     <t>002149-9913</t>
   </si>
   <si>
-    <t>doi: 10.3168/jds.2017-14119</t>
-[...167 lines deleted...]
-    <t>doi.org/10.1186/s12917-025-05225-6</t>
+    <t>doi: 001830-9913</t>
+  </si>
+  <si>
+    <t>Léthalité embryonnaire HH7</t>
+  </si>
+  <si>
+    <t>CENPU</t>
+  </si>
+  <si>
+    <t>BTA27</t>
+  </si>
+  <si>
+    <t>001830-9913</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
+    <t>Léthalité embryonnaire NH7</t>
+  </si>
+  <si>
+    <t>002201-9913</t>
+  </si>
+  <si>
+    <t>doi: 10.3168/jds.2018-16100</t>
+  </si>
+  <si>
+    <t>Réarrangements chromosomiques</t>
+  </si>
+  <si>
+    <t>doi: 10.1101/gr.277787.123</t>
+  </si>
+  <si>
+    <t>Léthalité embryonnaire ABH1</t>
+  </si>
+  <si>
+    <t>Abondance</t>
+  </si>
+  <si>
+    <t>UTP6</t>
+  </si>
+  <si>
+    <t>Escouflaire et al, EAAP</t>
+  </si>
+  <si>
+    <t>Citrullinémie et mortalité juvénile</t>
+  </si>
+  <si>
+    <t>SLC25A13</t>
+  </si>
+  <si>
+    <t>Léthalité embryonnaire HH1</t>
+  </si>
+  <si>
+    <t>APAF1</t>
+  </si>
+  <si>
+    <t>doi:10.3168/jds.2015-10517</t>
+  </si>
+  <si>
+    <t>000001-9913</t>
+  </si>
+  <si>
+    <t>Léthalité embryonnaire HH3</t>
+  </si>
+  <si>
+    <t>BTA5</t>
+  </si>
+  <si>
+    <t>doi:10.1038/ng.3034</t>
+  </si>
+  <si>
+    <t>SMC2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">001824-9913 </t>
+  </si>
+  <si>
+    <t>Léthalité embryonnaire HH5</t>
+  </si>
+  <si>
+    <t>TFB1M</t>
+  </si>
+  <si>
+    <t>BTA9</t>
+  </si>
+  <si>
+    <t>001941-9913</t>
+  </si>
+  <si>
+    <t>doi:10.1371/journal.pone.0154602</t>
+  </si>
+  <si>
+    <t>BLAD - Bovine Leukocyte Adhesion Deficiency</t>
+  </si>
+  <si>
+    <t>BTA1</t>
+  </si>
+  <si>
+    <t>ITGB2</t>
+  </si>
+  <si>
+    <t>000595-9913</t>
+  </si>
+  <si>
+    <t>doi:10.1073/pnas.89.19.9225</t>
+  </si>
+  <si>
+    <t>Brachyspina</t>
+  </si>
+  <si>
+    <t>000151-9913</t>
+  </si>
+  <si>
+    <t>FANCI</t>
+  </si>
+  <si>
+    <t>BTA21</t>
+  </si>
+  <si>
+    <t>doi:10.1371/journal.pone.0043085</t>
+  </si>
+  <si>
+    <t>Cholesterol Deficiency</t>
+  </si>
+  <si>
+    <t>APOB</t>
+  </si>
+  <si>
+    <t>001965-9913</t>
+  </si>
+  <si>
+    <t>doi:10.1111/age.12410</t>
+  </si>
+  <si>
+    <t>Complex Vertebral Malformation</t>
+  </si>
+  <si>
+    <t>SLC35A3</t>
+  </si>
+  <si>
+    <t>BTA3</t>
+  </si>
+  <si>
+    <t>001340-9913</t>
+  </si>
+  <si>
+    <t>FZD7</t>
+  </si>
+  <si>
+    <t>doi.org/10.1111/age.13055</t>
+  </si>
+  <si>
+    <t>BTA2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">002318-9913 </t>
+  </si>
+  <si>
+    <t>Mortalité périnatale - Mitochondropathie (MTCP)</t>
+  </si>
+  <si>
+    <t>Anomalie de Coloration Milca</t>
+  </si>
+  <si>
+    <t>Recumbency</t>
+  </si>
+  <si>
+    <t>doi:10.1101/gr.3690506</t>
+  </si>
+  <si>
+    <t>CACNA1S</t>
+  </si>
+  <si>
+    <t>doi:10.3168/jds.2023-24121</t>
+  </si>
+  <si>
+    <t>002819-9913</t>
+  </si>
+  <si>
+    <t>Mortalité embryonnaire et prérinatale</t>
+  </si>
+  <si>
+    <t>POMT</t>
+  </si>
+  <si>
+    <t>Roy et al, WCGALP</t>
+  </si>
+  <si>
+    <t>BTA10</t>
+  </si>
+  <si>
+    <t>BTA08</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
-[...5 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <u/>
-[...1 lines deleted...]
-      <color theme="10"/>
+      <sz val="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD8D8D8"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor theme="0" tint="-0.14999847407452621"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="4">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="24">
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="medium">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="medium">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="medium">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="medium">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="medium">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="medium">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="medium">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="medium">
+          <color rgb="FF000000"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="medium">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="medium">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="medium">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="medium">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFD8D8D8"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="medium">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFD8D8D8"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="medium">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFD8D8D8"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="medium">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFD8D8D8"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="medium">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFD8D8D8"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="medium">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFD8D8D8"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="medium">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFD8D8D8"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="medium">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF000000"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="medium">
+          <color rgb="FF000000"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="medium">
+          <color rgb="FF000000"/>
+        </left>
+        <right style="medium">
+          <color rgb="FF000000"/>
+        </right>
+        <top style="medium">
+          <color rgb="FF000000"/>
+        </top>
+        <bottom style="medium">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFD8D8D8"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="medium">
+          <color rgb="FF000000"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{22DDAED7-FA3B-4EF2-AA5E-B0A7026F9F05}" name="Tableau1" displayName="Tableau1" ref="A1:G34" totalsRowShown="0" headerRowDxfId="23" dataDxfId="21" headerRowBorderDxfId="22" tableBorderDxfId="20" totalsRowBorderDxfId="19">
+  <autoFilter ref="A1:G34" xr:uid="{22DDAED7-FA3B-4EF2-AA5E-B0A7026F9F05}"/>
+  <tableColumns count="7">
+    <tableColumn id="1" xr3:uid="{7FC7FF22-73D3-48A7-B7DF-AB9D4975EC3B}" name="Anomalie" dataDxfId="18"/>
+    <tableColumn id="2" xr3:uid="{5256B770-70BD-40C2-8B8C-6B966504B2DD}" name="Race" dataDxfId="17"/>
+    <tableColumn id="3" xr3:uid="{37965B1E-3787-420A-B233-3EE8A891A885}" name="Localisation/Gène" dataDxfId="16"/>
+    <tableColumn id="4" xr3:uid="{307C3B8E-815B-4CFB-B04F-CD871928D294}" name="Chromosome" dataDxfId="15"/>
+    <tableColumn id="5" xr3:uid="{9E2B7746-61CA-43D0-AD3C-AF0B77FAC72E}" name="Année" dataDxfId="14"/>
+    <tableColumn id="6" xr3:uid="{3DD01C43-7D76-4795-8D68-B30F72CBFC7B}" name="OMIA ref." dataDxfId="13"/>
+    <tableColumn id="7" xr3:uid="{1624B630-EEF7-4048-A3F8-E14DFE213575}" name="DOI" dataDxfId="12"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{D32810A3-CB62-4D76-AF28-64F8EDBB9BB7}" name="Tableau2" displayName="Tableau2" ref="A1:G16" totalsRowShown="0" headerRowDxfId="11" dataDxfId="9" headerRowBorderDxfId="10" tableBorderDxfId="8" totalsRowBorderDxfId="7">
+  <autoFilter ref="A1:G16" xr:uid="{D32810A3-CB62-4D76-AF28-64F8EDBB9BB7}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:G16">
+    <sortCondition ref="E1:E16"/>
+  </sortState>
+  <tableColumns count="7">
+    <tableColumn id="1" xr3:uid="{FFC133CB-F3DC-4135-8A4D-AA1C1FF76C7B}" name="Anomalie" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{586BA508-15BA-4825-B799-9343D468495A}" name="Race" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{55821E2B-612B-48B8-91D3-1198F44C5312}" name="Localisation/Gène" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{78E31C5C-742B-47C0-8364-0BEC39E6447F}" name="Chromosome" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{A6F53C09-7B47-4F95-A3D9-C602064699EF}" name="Année" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{7FC6CDE3-0D4D-4611-BE35-7B7CD7CCFC92}" name="OMIA ref." dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{45B85A70-F406-4958-B540-3FFA8CC0B594}" name="DOI" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1003,937 +1967,1438 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omia.org/OMIA002874/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://omia.org/OMIA002874/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D032A9EA-C1D4-4734-9061-DDEF5D40F7F5}">
-  <dimension ref="A1:G37"/>
+  <dimension ref="A1:G34"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A3" workbookViewId="0">
-      <selection activeCell="I14" sqref="I14"/>
+    <sheetView topLeftCell="A14" workbookViewId="0">
+      <selection activeCell="A35" sqref="A35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="61.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.85546875" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="18" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="12.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="20" customWidth="1"/>
+    <col min="4" max="4" width="15.7109375" customWidth="1"/>
+    <col min="5" max="5" width="8.85546875" customWidth="1"/>
+    <col min="6" max="6" width="13.140625" customWidth="1"/>
     <col min="7" max="7" width="29.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C1" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="D1" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="3" t="s">
+      <c r="E1" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="4" t="s">
+      <c r="G1" s="11" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="6" t="s">
+      <c r="B2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="C2" s="6" t="s">
+      <c r="C2" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E2" s="6">
+      <c r="E2" s="1">
         <v>2006</v>
       </c>
-      <c r="F2" s="6" t="s">
+      <c r="F2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="G2" s="7" t="s">
+      <c r="G2" s="8" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="3" spans="1:7" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="8" t="s">
+    <row r="3" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="9" t="s">
+      <c r="B3" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C3" s="10" t="s">
+      <c r="C3" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="10" t="s">
+      <c r="D3" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E3" s="9">
+      <c r="E3" s="2">
         <v>2008</v>
       </c>
-      <c r="F3" s="9" t="s">
+      <c r="F3" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="11" t="s">
+      <c r="G3" s="9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C4" s="12"/>
-[...1 lines deleted...]
-      <c r="E4" s="6">
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="1">
         <v>2009</v>
       </c>
-      <c r="F4" s="6" t="s">
+      <c r="F4" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="G4" s="7" t="s">
+      <c r="G4" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="8" t="s">
+      <c r="A5" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="C5" s="9" t="s">
+      <c r="C5" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="D5" s="9" t="s">
+      <c r="D5" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="E5" s="9">
+      <c r="E5" s="2">
         <v>2011</v>
       </c>
-      <c r="F5" s="9" t="s">
+      <c r="F5" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="G5" s="11" t="s">
+      <c r="G5" s="9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="5" t="s">
+      <c r="A6" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="C6" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="E6" s="6">
+      <c r="E6" s="1">
         <v>2012</v>
       </c>
-      <c r="F6" s="6" t="s">
+      <c r="F6" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="G6" s="7" t="s">
+      <c r="G6" s="8" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="7" spans="1:7" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="8" t="s">
+    <row r="7" spans="1:7" s="7" customFormat="1" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="10" t="s">
+      <c r="B7" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="C7" s="10" t="s">
+      <c r="C7" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="D7" s="9" t="s">
+      <c r="D7" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="E7" s="9">
+      <c r="E7" s="6">
         <v>2013</v>
       </c>
-      <c r="F7" s="9" t="s">
+      <c r="F7" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="G7" s="11" t="s">
+      <c r="G7" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="5" t="s">
+      <c r="A8" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="C8" s="6" t="s">
+      <c r="C8" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D8" s="6" t="s">
+      <c r="D8" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E8" s="6">
+      <c r="E8" s="1">
         <v>2014</v>
       </c>
-      <c r="F8" s="6" t="s">
+      <c r="F8" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="G8" s="7" t="s">
+      <c r="G8" s="8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="8" t="s">
+      <c r="A9" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="B9" s="9" t="s">
+      <c r="B9" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C9" s="9" t="s">
+      <c r="C9" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="D9" s="9" t="s">
+      <c r="D9" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="E9" s="9">
+      <c r="E9" s="2">
         <v>2015</v>
       </c>
-      <c r="F9" s="9" t="s">
+      <c r="F9" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="G9" s="11" t="s">
+      <c r="G9" s="9" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="5" t="s">
+      <c r="A10" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B10" s="6" t="s">
+      <c r="B10" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C10" s="6" t="s">
+      <c r="C10" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D10" s="6" t="s">
+      <c r="D10" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="E10" s="6">
+      <c r="E10" s="1">
         <v>2015</v>
       </c>
-      <c r="F10" s="6" t="s">
+      <c r="F10" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="G10" s="7" t="s">
+      <c r="G10" s="8" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="8" t="s">
+      <c r="A11" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="B11" s="9" t="s">
+      <c r="B11" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="C11" s="9" t="s">
+      <c r="C11" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="D11" s="9" t="s">
+      <c r="D11" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="E11" s="9">
+      <c r="E11" s="2">
         <v>2016</v>
       </c>
-      <c r="F11" s="9" t="s">
+      <c r="F11" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="G11" s="11" t="s">
+      <c r="G11" s="9" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="5" t="s">
-        <v>57</v>
+      <c r="A12" s="6" t="s">
+        <v>61</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="E12" s="6">
         <v>2017</v>
       </c>
       <c r="F12" s="6" t="s">
-        <v>59</v>
-[...9 lines deleted...]
-      <c r="B13" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="G12" s="10" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="E13" s="6">
+        <v>2017</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G13" s="10" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" s="6" t="s">
         <v>8</v>
-      </c>
-[...21 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="6">
         <v>2017</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="G14" s="7" t="s">
+      <c r="G14" s="10" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="8" t="s">
-[...5 lines deleted...]
-      <c r="C15" s="9" t="s">
+      <c r="A15" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="C15" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="D15" s="9" t="s">
+      <c r="D15" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="E15" s="9">
+      <c r="E15" s="6">
         <v>2017</v>
       </c>
-      <c r="F15" s="9" t="s">
+      <c r="F15" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="G15" s="11" t="s">
+      <c r="G15" s="10" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="5" t="s">
-        <v>68</v>
+      <c r="A16" s="6" t="s">
+        <v>70</v>
       </c>
       <c r="B16" s="6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>39</v>
+        <v>72</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="E16" s="6">
         <v>2017</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="G16" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="G16" s="10" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="8" t="s">
-[...11 lines deleted...]
-      <c r="E17" s="9">
+      <c r="A17" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="E17" s="6">
         <v>2017</v>
       </c>
-      <c r="F17" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="11" t="s">
+      <c r="F17" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="G17" s="10" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="5" t="s">
-        <v>74</v>
+      <c r="A18" s="6" t="s">
+        <v>78</v>
       </c>
       <c r="B18" s="6" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="E18" s="6">
         <v>2017</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="G18" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="G18" s="10" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="8" t="s">
-[...11 lines deleted...]
-      <c r="E19" s="9">
+      <c r="A19" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="E19" s="6">
         <v>2017</v>
       </c>
-      <c r="F19" s="9" t="s">
-[...2 lines deleted...]
-      <c r="G19" s="11" t="s">
+      <c r="F19" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="G19" s="10" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="5" t="s">
-        <v>82</v>
+      <c r="A20" s="6" t="s">
+        <v>85</v>
       </c>
       <c r="B20" s="6" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>54</v>
+        <v>88</v>
       </c>
       <c r="E20" s="6">
         <v>2017</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>89</v>
+      </c>
+      <c r="G20" s="10" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="8" t="s">
-[...11 lines deleted...]
-      <c r="E21" s="9">
+      <c r="A21" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="E21" s="6">
+        <v>2018</v>
+      </c>
+      <c r="F21" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="G21" s="10" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="E22" s="6">
+        <v>2019</v>
+      </c>
+      <c r="F22" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="G22" s="10" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E23" s="6">
+        <v>2022</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="G23" s="10" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="B24" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="E24" s="6">
+        <v>2022</v>
+      </c>
+      <c r="F24" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="G24" s="10" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E25" s="6">
+        <v>2023</v>
+      </c>
+      <c r="F25" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="G25" s="10" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="E26" s="6">
+        <v>2023</v>
+      </c>
+      <c r="F26" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="G26" s="10" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C27" s="6"/>
+      <c r="D27" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="E27" s="6">
+        <v>2023</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="G27" s="10" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="E28" s="6">
         <v>2017</v>
       </c>
-      <c r="F21" s="9" t="s">
-[...159 lines deleted...]
-      </c>
       <c r="F28" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="G28" s="10" t="s">
         <v>119</v>
       </c>
-      <c r="G28" s="7" t="s">
+    </row>
+    <row r="29" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="6" t="s">
+        <v>124</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="E29" s="6">
+        <v>2024</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="G29" s="10" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="D30" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="E30" s="6">
+        <v>2025</v>
+      </c>
+      <c r="F30" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="G30" s="10" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="C31" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="D31" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="E31" s="6">
+        <v>2025</v>
+      </c>
+      <c r="F31" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="G31" s="10" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="6" t="s">
         <v>120</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="8" t="s">
+      <c r="D32" s="6" t="s">
         <v>121</v>
       </c>
-      <c r="B29" s="9" t="s">
-[...3 lines deleted...]
-      <c r="D29" s="9" t="s">
+      <c r="E32" s="6">
+        <v>2025</v>
+      </c>
+      <c r="F32" s="6" t="s">
         <v>122</v>
       </c>
-      <c r="E29" s="9">
-[...36 lines deleted...]
-      <c r="B31" s="9" t="s">
+      <c r="G32" s="10" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="B33" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="C33" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="D33" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="E33" s="13">
+        <v>2026</v>
+      </c>
+      <c r="F33" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="G33" s="14" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="B34" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="C31" s="9" t="s">
-[...150 lines deleted...]
-        <v>155</v>
+      <c r="C34" s="15" t="s">
+        <v>212</v>
+      </c>
+      <c r="D34" s="15" t="s">
+        <v>214</v>
+      </c>
+      <c r="E34" s="15">
+        <v>2021</v>
+      </c>
+      <c r="F34" s="15" t="s">
+        <v>215</v>
+      </c>
+      <c r="G34" s="16" t="s">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="F36" r:id="rId1" tooltip="https://omia.org/OMIA002874/" display="https://omia.org/OMIA002874/" xr:uid="{39BE13C0-DFC2-4282-B9F8-362C87999C04}"/>
+    <hyperlink ref="F32" r:id="rId1" tooltip="https://omia.org/OMIA002874/" display="https://omia.org/OMIA002874/" xr:uid="{39BE13C0-DFC2-4282-B9F8-362C87999C04}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
+  <tableParts count="1">
+    <tablePart r:id="rId3"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E5419727-6087-4581-BE98-CF56BE5FF618}">
+  <dimension ref="A1:G16"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D13" sqref="D13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="61.5703125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.85546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="20" customWidth="1"/>
+    <col min="4" max="4" width="15.7109375" customWidth="1"/>
+    <col min="5" max="5" width="8.85546875" customWidth="1"/>
+    <col min="6" max="6" width="13.140625" customWidth="1"/>
+    <col min="7" max="7" width="29.5703125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="11" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="E2" s="6">
+        <v>2013</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="G2" s="10" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="E3" s="6">
+        <v>2013</v>
+      </c>
+      <c r="F3" s="6" t="s">
+        <v>152</v>
+      </c>
+      <c r="G3" s="10" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="E4" s="6">
+        <v>2017</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="G4" s="10" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>160</v>
+      </c>
+      <c r="E5" s="6">
+        <v>2018</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="E6" s="6">
+        <v>2019</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="G6" s="10" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="E7" s="6">
+        <v>2020</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="G7" s="10" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="E8" s="6">
+        <v>2024</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="G8" s="10" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="E9" s="6">
+        <v>2024</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="G9" s="10" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="B10" s="6"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6">
+        <v>2023</v>
+      </c>
+      <c r="F10" s="6"/>
+      <c r="G10" s="10" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="E11" s="6">
+        <v>2025</v>
+      </c>
+      <c r="F11" s="6"/>
+      <c r="G11" s="10" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>175</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="6">
+        <v>2025</v>
+      </c>
+      <c r="F12" s="6"/>
+      <c r="G12" s="10" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>227</v>
+      </c>
+      <c r="E13" s="6">
+        <v>2014</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="G13" s="10" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="6" t="s">
+        <v>223</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>224</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>226</v>
+      </c>
+      <c r="E14" s="6">
+        <v>2026</v>
+      </c>
+      <c r="F14" s="6"/>
+      <c r="G14" s="10" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="6"/>
+      <c r="B15" s="6"/>
+      <c r="C15" s="6"/>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="6"/>
+      <c r="G15" s="10"/>
+    </row>
+    <row r="16" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="6"/>
+      <c r="B16" s="6"/>
+      <c r="C16" s="6"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="6"/>
+      <c r="G16" s="10"/>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="6" type="noConversion"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A83F5E4-DBAE-41A4-BA05-A9A7E3CB02ED}">
+  <dimension ref="A1:G8"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C20" sqref="C20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="43" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.42578125" customWidth="1"/>
+    <col min="3" max="3" width="14.28515625" customWidth="1"/>
+    <col min="6" max="6" width="11.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="26.42578125" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="22" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="23" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="25" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="17" t="s">
+        <v>180</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="E2" s="2">
+        <v>2016</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="G2" s="18" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="19" t="s">
+        <v>189</v>
+      </c>
+      <c r="B3" s="20" t="s">
+        <v>129</v>
+      </c>
+      <c r="C3" s="20" t="s">
+        <v>190</v>
+      </c>
+      <c r="D3" s="20" t="s">
+        <v>191</v>
+      </c>
+      <c r="E3" s="20">
+        <v>2016</v>
+      </c>
+      <c r="F3" s="20" t="s">
+        <v>192</v>
+      </c>
+      <c r="G3" s="21" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="17" t="s">
+        <v>194</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="E4" s="2">
+        <v>1992</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="G4" s="18" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="19" t="s">
+        <v>199</v>
+      </c>
+      <c r="B5" s="20" t="s">
+        <v>129</v>
+      </c>
+      <c r="C5" s="20" t="s">
+        <v>201</v>
+      </c>
+      <c r="D5" s="20" t="s">
+        <v>202</v>
+      </c>
+      <c r="E5" s="20">
+        <v>2012</v>
+      </c>
+      <c r="F5" s="20" t="s">
+        <v>200</v>
+      </c>
+      <c r="G5" s="21" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="17" t="s">
+        <v>204</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="E6" s="2">
+        <v>2016</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="G6" s="18" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="19" t="s">
+        <v>208</v>
+      </c>
+      <c r="B7" s="20" t="s">
+        <v>129</v>
+      </c>
+      <c r="C7" s="20" t="s">
+        <v>209</v>
+      </c>
+      <c r="D7" s="20" t="s">
+        <v>210</v>
+      </c>
+      <c r="E7" s="20">
+        <v>2006</v>
+      </c>
+      <c r="F7" s="20" t="s">
+        <v>211</v>
+      </c>
+      <c r="G7" s="21" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="17" t="s">
+        <v>218</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="E8" s="2">
+        <v>2024</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="G8" s="18" t="s">
+        <v>221</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Feuil1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>ONAB</vt:lpstr>
+      <vt:lpstr>Génétique inverse</vt:lpstr>
+      <vt:lpstr>Découvertes d'autres équipes</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>INRAE</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Cécile GROHS</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>